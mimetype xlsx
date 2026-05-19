--- v2 (2026-02-17)
+++ v3 (2026-05-19)
@@ -11,104 +11,317 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="89">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>【實體+視訊場】第二季臨床實務分享交流會-安寧療護情緒理解與回應課程課程</t>
+  </si>
+  <si>
+    <t>面授</t>
+  </si>
+  <si>
+    <t>實體課程</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>【實體+視訊場】第二季臨床實務分享交流會-跨場域推動預立醫療照護諮商課程</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
     <t>987</t>
   </si>
   <si>
     <t>《加入社區安寧照護人力網絡》‧一起照亮最後一哩路~</t>
   </si>
   <si>
     <t>線上</t>
   </si>
   <si>
     <t>線上課程</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>301</t>
+    <t>339</t>
   </si>
   <si>
     <t>2025-08-19</t>
   </si>
   <si>
-    <t>1055</t>
-[...8 lines deleted...]
-    <t>2026-01-05</t>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］末期病人的靈性關懷（PMOHW115100865）</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］翻轉住院新模式-居家安寧與在宅急症照護（PMOHW115100866）</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］高齡衰弱老人的安寧需求與照護（PMOHW115100869）</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］重症加護病房與安寧療護-在生命邊緣的選擇與思考（PMOHW115100867）</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］急診安寧照護的挑戰與因應策略（PMOHW115100868）</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】115年度乙類社區安寧照護教育訓練線上課程</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］醫院與長照機構、診所及居家推動安寧整合服務經驗 （ PMOHW115100720）</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］重症安寧療護（ PMOHW115100724）</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］末期疾病的病情告知技巧及死亡準備（PMOHW115100605）</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］安寧在外科的推動經驗（ PMOHW115100723）</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］從神經退化性疾病談執行病主法之預立醫療決定(AD)特點與安寧療護經驗分享（ PMOHW115100721）</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］居家安寧的經驗分享-以馬偕紀念醫院為例（PMOHW115100603）</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］安寧緩和醫療條例與病人自主權利法之異同與落實重點（PMOHW115100602）</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>【臺中實體場】預立醫療照護諮商與安寧緩和基礎講座系列二</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>2026-05-30</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］病人自主權利法-談活好善終（PMOHW115100863）</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］病人自主權利法與意定監護-成年人醫療照護決定（PMOHW115100864）</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］啟動AD流程與評估機制（ PMOHW115100722）</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］預立醫療照護諮商之執行流程介紹（PMOHW115100604）</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>臺北榮民總醫院 115年度器官捐贈教育訓練研習會- 從法律程序到重生之路</t>
+  </si>
+  <si>
+    <t>醫院研習課程</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -131,51 +344,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -215,48 +428,508 @@
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>