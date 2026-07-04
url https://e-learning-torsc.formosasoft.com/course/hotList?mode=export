--- v3 (2026-05-19)
+++ v4 (2026-07-04)
@@ -11,317 +11,341 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="97">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
-    <t>1119</t>
-[...2 lines deleted...]
-    <t>【實體+視訊場】第二季臨床實務分享交流會-安寧療護情緒理解與回應課程課程</t>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>【實體+視訊場】第三季臨床實務分享交流會-長照與社區推動安寧療護課程</t>
   </si>
   <si>
     <t>面授</t>
   </si>
   <si>
     <t>實體課程</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>800</t>
-[...14 lines deleted...]
-    <t>2026-05-25</t>
+    <t>564</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］末期病人的靈性關懷（PMOHW115100865）</t>
+  </si>
+  <si>
+    <t>線上</t>
+  </si>
+  <si>
+    <t>線上課程</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］翻轉住院新模式-居家安寧與在宅急症照護（PMOHW115100866）</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>【實體+視訊場】意願人啟動安寧緩和療護作業指引與臨床案例分享課程</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>【實體+視訊場】第三季臨床實務分享交流會-長照推動病人自主權利法課程</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］高齡衰弱老人的安寧需求與照護（PMOHW115100869）</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］重症加護病房與安寧療護-在生命邊緣的選擇與思考（PMOHW115100867）</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］急診安寧照護的挑戰與因應策略（PMOHW115100868）</t>
+  </si>
+  <si>
+    <t>415</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>《加入社區安寧照護人力網絡》‧一起照亮最後一哩路~</t>
   </si>
   <si>
-    <t>線上</t>
-[...4 lines deleted...]
-  <si>
     <t>0</t>
   </si>
   <si>
-    <t>339</t>
+    <t>347</t>
   </si>
   <si>
     <t>2025-08-19</t>
   </si>
   <si>
-    <t>1064</t>
-[...49 lines deleted...]
-  <si>
     <t>1057</t>
   </si>
   <si>
     <t>【衛生福利e學園】115年度乙類社區安寧照護教育訓練線上課程</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>212</t>
+    <t>323</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>［衛生福利e學園］醫院與長照機構、診所及居家推動安寧整合服務經驗 （ PMOHW115100720）</t>
   </si>
   <si>
-    <t>186</t>
+    <t>316</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>［衛生福利e學園］重症安寧療護（ PMOHW115100724）</t>
   </si>
   <si>
-    <t>174</t>
+    <t>296</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>［衛生福利e學園］末期疾病的病情告知技巧及死亡準備（PMOHW115100605）</t>
   </si>
   <si>
-    <t>163</t>
+    <t>290</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>［衛生福利e學園］安寧在外科的推動經驗（ PMOHW115100723）</t>
   </si>
   <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］居家安寧的經驗分享-以馬偕紀念醫院為例（PMOHW115100603）</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］安寧緩和醫療條例與病人自主權利法之異同與落實重點（PMOHW115100602）</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
     <t>1070</t>
   </si>
   <si>
     <t>［衛生福利e學園］從神經退化性疾病談執行病主法之預立醫療決定(AD)特點與安寧療護經驗分享（ PMOHW115100721）</t>
   </si>
   <si>
-    <t>161</t>
-[...23 lines deleted...]
-    <t>【臺中實體場】預立醫療照護諮商與安寧緩和基礎講座系列二</t>
+    <t>275</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］病人自主權利法-談活好善終（PMOHW115100863）</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］病人自主權利法與意定監護-成年人醫療照護決定（PMOHW115100864）</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］啟動AD流程與評估機制（ PMOHW115100722）</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］預立醫療照護諮商之執行流程介紹（PMOHW115100604）</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>【高雄實體場】預立醫療照護諮商與安寧緩和基礎講座系列三</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>133</t>
-[...53 lines deleted...]
-    <t>2026-06-30</t>
+    <t>136</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>【宜蘭實體場】預立醫療照護諮商與安寧緩和基礎講座系列四</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>Cisco Webex視訊系統與教育訓練平台教學</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -344,51 +368,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -415,521 +439,567 @@
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="C5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="C7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="0" t="s">
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>88</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>