--- v4 (2026-07-04)
+++ v5 (2026-08-24)
@@ -11,338 +11,551 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="168">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］末期病人的靈性關懷（PMOHW115100865）</t>
+  </si>
+  <si>
+    <t>線上</t>
+  </si>
+  <si>
+    <t>線上課程</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>【實體+視訊場】第三季臨床實務分享交流會-長照推動病人自主權利法課程</t>
+  </si>
+  <si>
+    <t>面授</t>
+  </si>
+  <si>
+    <t>實體課程</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
     <t>1144</t>
   </si>
   <si>
     <t>【實體+視訊場】第三季臨床實務分享交流會-長照與社區推動安寧療護課程</t>
   </si>
   <si>
-    <t>面授</t>
-[...10 lines deleted...]
-  <si>
     <t>2026-09-03</t>
   </si>
   <si>
-    <t>1064</t>
-[...19 lines deleted...]
-  <si>
     <t>1065</t>
   </si>
   <si>
     <t>［衛生福利e學園］翻轉住院新模式-居家安寧與在宅急症照護（PMOHW115100866）</t>
   </si>
   <si>
-    <t>481</t>
+    <t>620</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］高齡衰弱老人的安寧需求與照護（PMOHW115100869）</t>
+  </si>
+  <si>
+    <t>613</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>【實體+視訊場】意願人啟動安寧緩和療護作業指引與臨床案例分享課程</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
-    <t>474</t>
+    <t>611</t>
   </si>
   <si>
     <t>2026-09-10</t>
   </si>
   <si>
-    <t>1145</t>
-[...16 lines deleted...]
-  <si>
     <t>1066</t>
   </si>
   <si>
     <t>［衛生福利e學園］重症加護病房與安寧療護-在生命邊緣的選擇與思考（PMOHW115100867）</t>
   </si>
   <si>
-    <t>432</t>
+    <t>574</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>［衛生福利e學園］急診安寧照護的挑戰與因應策略（PMOHW115100868）</t>
   </si>
   <si>
-    <t>415</t>
+    <t>547</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>【實體+直播】安寧及病主臨床照護之倫理案例討論會</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>2026-10-30</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>【實體+視訊場】預立醫療照護諮商與安寧緩和基礎講座系列五(台北場)</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>2026-08-29</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】115年度乙類社區安寧照護教育訓練線上課程</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］醫院與長照機構、診所及居家推動安寧整合服務經驗 （ PMOHW115100720）</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］重症安寧療護（ PMOHW115100724）</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］末期疾病的病情告知技巧及死亡準備（PMOHW115100605）</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］安寧在外科的推動經驗（ PMOHW115100723）</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］安寧緩和醫療條例與病人自主權利法之異同與落實重點（PMOHW115100602）</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］居家安寧的經驗分享-以馬偕紀念醫院為例（PMOHW115100603）</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>［衛生福利e學園］從神經退化性疾病談執行病主法之預立醫療決定(AD)特點與安寧療護經驗分享（ PMOHW115100721）</t>
+  </si>
+  <si>
+    <t>367</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>《加入社區安寧照護人力網絡》‧一起照亮最後一哩路~</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
-    <t>347</t>
+    <t>356</t>
   </si>
   <si>
     <t>2025-08-19</t>
   </si>
   <si>
-    <t>1057</t>
-[...74 lines deleted...]
-    <t>275</t>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>安寧緩和照顧個案交流分享討論會(系列場次-臺北榮民總醫院桃園分院分享)</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>安寧緩和照顧個案交流分享討論會(系列場次-羅東博愛醫院分享)</t>
+  </si>
+  <si>
+    <t>336</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>［衛生福利e學園］病人自主權利法-談活好善終（PMOHW115100863）</t>
   </si>
   <si>
-    <t>214</t>
+    <t>284</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>［衛生福利e學園］病人自主權利法與意定監護-成年人醫療照護決定（PMOHW115100864）</t>
   </si>
   <si>
-    <t>194</t>
+    <t>256</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>［衛生福利e學園］啟動AD流程與評估機制（ PMOHW115100722）</t>
   </si>
   <si>
-    <t>177</t>
+    <t>244</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>［衛生福利e學園］預立醫療照護諮商之執行流程介紹（PMOHW115100604）</t>
   </si>
   <si>
-    <t>159</t>
-[...26 lines deleted...]
-    <t>2026-07-25</t>
+    <t>223</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官捐贈推廣活動企劃創意策略教戰PMOHW115100796</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】生命末期照護意願徵詢及臨終關懷PMOHW115100697</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官勸募之溝通協調PMOHW115100797</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官捐贈移植之倫理議題PMOHW115100696</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官組織捐贈流程PMOHW115100699</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】推動器官捐贈教育於合作單位的挑戰和策略PMOHW115100673</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】發掘潛在器官捐贈者與醫護人員的態度PMOHW115100698</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官捐贈移植協調人員角色與功能PMOHW115100702</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】臺灣器官捐贈移植現況及未來展望PMOHW115100695</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】腦死判定與案例分享PMOHW115100912</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】走在接近終點的道路上PMOHW115100905</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官捐贈移植相關法規與器官分配原則PMOHW115100908</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官捐贈移植檢查及臨床照護PMOHW115100700</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】社工人員在器官捐贈之角色與職責PMOHW115100701</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】生命末期臨終關懷與喪親遺族關懷處遇策略分享PMOHW115100910</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】心臟停止死亡後器官捐贈作業PMOHW115100609</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官移植與術後照護－以DCD腎臟捐贈為例PMOHW115100913</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官捐贈者的臨床照護與管理目標PMOHW115100676</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】器官捐贈領導者於跨領域合作的角色與影響力PMOHW115100671</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】跨院際器官捐贈評估與轉介PMOHW115100612</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】腎臟移植術後與居家照護PMOHW115100800</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】等待腎臟移植的臨床評估與照護PMOHW115100799</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】醫療與法學的跨界對話：捐贈者照護指引與 DCD 司法相驗爭議探討PMOHW115100906</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>【衛生福利e學園】進階重症挑戰與死亡判定陷阱：捐贈者照護國際趨勢與臨床實務解PMOHW115100907</t>
+  </si>
+  <si>
+    <t>39</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>Cisco Webex視訊系統與教育訓練平台教學</t>
   </si>
   <si>
-    <t>16</t>
+    <t>28</t>
   </si>
   <si>
     <t>2026-08-28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -368,51 +581,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G25"/>
+  <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -471,535 +684,1133 @@
       </c>
       <c r="F3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>96</v>
+        <v>13</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>